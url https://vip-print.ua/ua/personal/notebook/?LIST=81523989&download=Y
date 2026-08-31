--- v0 (2026-04-21)
+++ v1 (2026-08-31)
@@ -52,51 +52,51 @@
   <si>
     <t>(044) 290-19-42 / 0-800-50-777-8</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>druk@vip-print.ua</t>
   </si>
   <si>
     <t>Аркуш</t>
   </si>
   <si>
     <t>Входящие</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Громадський доступ до аркуша закрито</t>
   </si>
   <si>
     <t>Файл сформований:</t>
   </si>
   <si>
-    <t xml:space="preserve">21.04.2026 05:13:19 </t>
+    <t xml:space="preserve">31.08.2026 02:39:39 </t>
   </si>
   <si>
     <t>Увага! Ціни дійсні на день формування цього файлу.</t>
   </si>
   <si>
     <t>Картинка</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Назва товару</t>
   </si>
   <si>
     <t>Мінімально-рекомендоване замовлення, шт</t>
   </si>
   <si>
     <t>Ваша ціна товару, грн</t>
   </si>
   <si>
     <t>Акція</t>
   </si>
   <si>
     <t>Базова ціна товару, грн</t>
   </si>
@@ -488,51 +488,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17083567e0085356a37e22bfbf16ba2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092291228d1ab6ea8868a56807cfda2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1162050" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>